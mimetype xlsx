--- v3 (2026-07-02)
+++ v4 (2026-08-16)
@@ -1,101 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\5-mayo\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\7-julio\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2DCA35C4-D381-4CBE-B629-53887C4B2B77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{94FA5E30-05A2-4500-ACB5-523AA4B5C729}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{8F9F83A1-714C-455B-B467-155F4C3A0D42}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{26D1BD90-9A52-4371-906A-8752212E6138}"/>
   </bookViews>
   <sheets>
     <sheet name="NÓMINA PSPD PROV." sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NÓMINA PSPD PROV.'!$B$1:$R$84</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="83">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 56</t>
   </si>
   <si>
     <t xml:space="preserve">PRESTACIONES DEL REAL DECRETO 383/1984, DE 1 DE FEBRERO </t>
   </si>
   <si>
     <t>BENEFICIARIOS E IMPORTE DE LA NÓMINA AÑO 2026</t>
   </si>
   <si>
-    <t>MAYO</t>
+    <t>JULIO</t>
   </si>
   <si>
     <t>CC.AA.</t>
   </si>
   <si>
     <t>NÚMERO DE</t>
   </si>
   <si>
     <t>SGIM</t>
   </si>
   <si>
     <t>SATP</t>
   </si>
   <si>
     <t>SMGT</t>
   </si>
   <si>
     <t>T  O  T  A  L</t>
   </si>
   <si>
     <t>ASPF</t>
   </si>
   <si>
     <t>Y/O</t>
   </si>
@@ -811,90 +811,90 @@
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{0D980750-BAE9-4D8E-96F3-6A464C9E1065}"/>
+    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{04B2A697-C6AC-43ED-B5B1-D99B54C294DD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Texto 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF7E17AB-16CD-4501-A5D9-22BAF6DBF3D3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A81E0B3-EC7A-45CF-BD47-FACFB6C6D7AC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5381625" y="8324850"/>
           <a:ext cx="0" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
@@ -1289,55 +1289,55 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F42EF10-D54E-4712-80C2-C89147EABA0C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D36E6E6F-E6F1-45E6-8856-1C7CA4908413}">
   <dimension ref="A1:S85"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="O84" sqref="O84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.85546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" style="9" customWidth="1"/>
     <col min="3" max="3" width="0.85546875" style="9" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="9" customWidth="1"/>
     <col min="5" max="5" width="0.85546875" style="9" customWidth="1"/>
     <col min="6" max="7" width="11.5703125" style="9" customWidth="1"/>
     <col min="8" max="8" width="0.85546875" style="9" customWidth="1"/>
     <col min="9" max="10" width="11.5703125" style="9" customWidth="1"/>
     <col min="11" max="11" width="0.85546875" style="9" customWidth="1"/>
     <col min="12" max="13" width="11.5703125" style="9" customWidth="1"/>
     <col min="14" max="14" width="0.85546875" style="9" customWidth="1"/>
     <col min="15" max="16" width="11.5703125" style="9" customWidth="1"/>
     <col min="17" max="17" width="0.85546875" style="9" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="9" customWidth="1"/>
     <col min="19" max="19" width="1.42578125" style="9" customWidth="1"/>
     <col min="20" max="16384" width="11.42578125" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
@@ -1574,165 +1574,165 @@
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6"/>
       <c r="B10" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="34">
-        <v>896</v>
+        <v>882</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="34">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="G10" s="35">
-        <v>65441.119999999995</v>
+        <v>63492.94</v>
       </c>
       <c r="H10" s="36"/>
       <c r="I10" s="34">
         <v>56</v>
       </c>
       <c r="J10" s="35">
         <v>3273.2</v>
       </c>
       <c r="K10" s="36"/>
       <c r="L10" s="34">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M10" s="35">
-        <v>5319.6</v>
+        <v>5233.8</v>
       </c>
       <c r="N10" s="36"/>
       <c r="O10" s="34">
-        <v>556</v>
+        <v>542</v>
       </c>
       <c r="P10" s="35">
-        <v>74033.919999999998</v>
+        <v>71999.94</v>
       </c>
       <c r="Q10" s="6"/>
       <c r="R10" s="34">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6"/>
       <c r="B11" s="38" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="39">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="39">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="G11" s="40">
-        <v>11838.94</v>
+        <v>11239.5</v>
       </c>
       <c r="H11" s="41"/>
       <c r="I11" s="39">
         <v>7</v>
       </c>
       <c r="J11" s="40">
         <v>409.15</v>
       </c>
       <c r="K11" s="41"/>
       <c r="L11" s="39">
         <v>10</v>
       </c>
       <c r="M11" s="40">
         <v>858</v>
       </c>
       <c r="N11" s="41"/>
       <c r="O11" s="39">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="P11" s="40">
-        <v>13106.09</v>
+        <v>12506.65</v>
       </c>
       <c r="Q11" s="6"/>
       <c r="R11" s="39">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6"/>
       <c r="B12" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="39">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="39">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G12" s="40">
-        <v>10340.34</v>
+        <v>10190.48</v>
       </c>
       <c r="H12" s="41"/>
       <c r="I12" s="39">
         <v>9</v>
       </c>
       <c r="J12" s="40">
         <v>526.04999999999995</v>
       </c>
       <c r="K12" s="41"/>
       <c r="L12" s="39">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="M12" s="40">
-        <v>1458.6</v>
+        <v>1372.8</v>
       </c>
       <c r="N12" s="41"/>
       <c r="O12" s="39">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="P12" s="40">
-        <v>12324.99</v>
+        <v>12089.329999999998</v>
       </c>
       <c r="Q12" s="6"/>
       <c r="R12" s="39">
         <v>30</v>
       </c>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="6"/>
       <c r="B13" s="38" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="39">
         <v>51</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="39">
         <v>29</v>
       </c>
       <c r="G13" s="40">
         <v>4345.9399999999996</v>
       </c>
       <c r="H13" s="41"/>
       <c r="I13" s="39">
@@ -1832,294 +1832,294 @@
         <v>1</v>
       </c>
       <c r="M15" s="40">
         <v>85.8</v>
       </c>
       <c r="N15" s="41"/>
       <c r="O15" s="39">
         <v>10</v>
       </c>
       <c r="P15" s="40">
         <v>1343.13</v>
       </c>
       <c r="Q15" s="6"/>
       <c r="R15" s="39">
         <v>16</v>
       </c>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6"/>
       <c r="B16" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="39">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="39">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G16" s="40">
-        <v>3974.46</v>
+        <v>3824.6</v>
       </c>
       <c r="H16" s="41"/>
       <c r="I16" s="39">
         <v>3</v>
       </c>
       <c r="J16" s="40">
         <v>175.35</v>
       </c>
       <c r="K16" s="41"/>
       <c r="L16" s="39">
         <v>3</v>
       </c>
       <c r="M16" s="40">
         <v>257.39999999999998</v>
       </c>
       <c r="N16" s="41"/>
       <c r="O16" s="39">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P16" s="40">
-        <v>4407.21</v>
+        <v>4257.3499999999995</v>
       </c>
       <c r="Q16" s="6"/>
       <c r="R16" s="39">
         <v>12</v>
       </c>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6"/>
       <c r="B17" s="38" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="39">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="39">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="G17" s="40">
-        <v>27898.02</v>
+        <v>26998.86</v>
       </c>
       <c r="H17" s="41"/>
       <c r="I17" s="39">
         <v>29</v>
       </c>
       <c r="J17" s="40">
         <v>1695.05</v>
       </c>
       <c r="K17" s="41"/>
       <c r="L17" s="39">
         <v>9</v>
       </c>
       <c r="M17" s="40">
         <v>772.2</v>
       </c>
       <c r="N17" s="41"/>
       <c r="O17" s="39">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="P17" s="40">
-        <v>30365.27</v>
+        <v>29466.11</v>
       </c>
       <c r="Q17" s="6"/>
       <c r="R17" s="39">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="6"/>
       <c r="B18" s="42" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="39">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="39">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G18" s="40">
-        <v>3746.5</v>
+        <v>3596.64</v>
       </c>
       <c r="H18" s="41"/>
       <c r="I18" s="39">
         <v>3</v>
       </c>
       <c r="J18" s="40">
         <v>175.35</v>
       </c>
       <c r="K18" s="41"/>
       <c r="L18" s="39">
         <v>11</v>
       </c>
       <c r="M18" s="40">
         <v>943.8</v>
       </c>
       <c r="N18" s="41"/>
       <c r="O18" s="39">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P18" s="40">
-        <v>4865.6499999999996</v>
+        <v>4715.79</v>
       </c>
       <c r="Q18" s="6"/>
       <c r="R18" s="39">
         <v>40</v>
       </c>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6"/>
       <c r="B19" s="43" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="44">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="44">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G19" s="45">
-        <v>9591.0400000000009</v>
+        <v>9441.18</v>
       </c>
       <c r="H19" s="36"/>
       <c r="I19" s="44">
         <v>2</v>
       </c>
       <c r="J19" s="45">
         <v>116.9</v>
       </c>
       <c r="K19" s="36"/>
       <c r="L19" s="44">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="M19" s="45">
-        <v>1887.6</v>
+        <v>1801.8</v>
       </c>
       <c r="N19" s="36"/>
       <c r="O19" s="44">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="P19" s="45">
-        <v>11595.54</v>
+        <v>11359.88</v>
       </c>
       <c r="Q19" s="6"/>
       <c r="R19" s="44">
         <v>109</v>
       </c>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="6"/>
       <c r="B20" s="38" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="39">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="39">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G20" s="40">
-        <v>1049.02</v>
+        <v>899.16</v>
       </c>
       <c r="H20" s="41"/>
       <c r="I20" s="39">
         <v>0</v>
       </c>
       <c r="J20" s="40">
         <v>0</v>
       </c>
       <c r="K20" s="41"/>
       <c r="L20" s="39">
         <v>0</v>
       </c>
       <c r="M20" s="40">
         <v>0</v>
       </c>
       <c r="N20" s="41"/>
       <c r="O20" s="39">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P20" s="40">
-        <v>1049.02</v>
+        <v>899.16</v>
       </c>
       <c r="Q20" s="6"/>
       <c r="R20" s="39">
         <v>5</v>
       </c>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="6"/>
       <c r="B21" s="38" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="39">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="39">
         <v>5</v>
       </c>
       <c r="G21" s="40">
         <v>749.3</v>
       </c>
       <c r="H21" s="41"/>
       <c r="I21" s="39">
         <v>0</v>
       </c>
       <c r="J21" s="40">
         <v>0</v>
       </c>
       <c r="K21" s="41"/>
       <c r="L21" s="39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M21" s="40">
-        <v>171.6</v>
+        <v>85.8</v>
       </c>
       <c r="N21" s="41"/>
       <c r="O21" s="39">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P21" s="40">
-        <v>920.9</v>
+        <v>835.09999999999991</v>
       </c>
       <c r="Q21" s="6"/>
       <c r="R21" s="39">
         <v>2</v>
       </c>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="6"/>
       <c r="B22" s="38" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="39">
         <v>170</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="39">
         <v>52</v>
       </c>
       <c r="G22" s="40">
         <v>7792.72</v>
       </c>
       <c r="H22" s="41"/>
       <c r="I22" s="39">
@@ -2133,76 +2133,76 @@
         <v>20</v>
       </c>
       <c r="M22" s="40">
         <v>1716</v>
       </c>
       <c r="N22" s="41"/>
       <c r="O22" s="39">
         <v>74</v>
       </c>
       <c r="P22" s="40">
         <v>9625.619999999999</v>
       </c>
       <c r="Q22" s="6"/>
       <c r="R22" s="39">
         <v>102</v>
       </c>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="6"/>
       <c r="B23" s="43" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="44">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="44">
         <v>77</v>
       </c>
       <c r="G23" s="45">
         <v>11422.82</v>
       </c>
       <c r="H23" s="36"/>
       <c r="I23" s="44">
         <v>4</v>
       </c>
       <c r="J23" s="45">
         <v>233.8</v>
       </c>
       <c r="K23" s="36"/>
       <c r="L23" s="44">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M23" s="45">
         <v>514.79999999999995</v>
       </c>
       <c r="N23" s="36"/>
       <c r="O23" s="44">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P23" s="45">
         <v>12171.419999999998</v>
       </c>
       <c r="Q23" s="6"/>
       <c r="R23" s="44">
         <v>112</v>
       </c>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="6"/>
       <c r="B24" s="43" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="44">
         <v>16</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="44">
         <v>16</v>
       </c>
       <c r="G24" s="45">
         <v>2397.7600000000002</v>
@@ -2223,75 +2223,75 @@
       </c>
       <c r="N24" s="36"/>
       <c r="O24" s="44">
         <v>18</v>
       </c>
       <c r="P24" s="45">
         <v>2514.6600000000003</v>
       </c>
       <c r="Q24" s="6"/>
       <c r="R24" s="44">
         <v>0</v>
       </c>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="6"/>
       <c r="B25" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="44">
         <v>94</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="44">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G25" s="45">
-        <v>2098.04</v>
+        <v>1948.1799999999998</v>
       </c>
       <c r="H25" s="36"/>
       <c r="I25" s="44">
         <v>3</v>
       </c>
       <c r="J25" s="45">
         <v>175.35</v>
       </c>
       <c r="K25" s="36"/>
       <c r="L25" s="44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M25" s="45">
-        <v>2831.4</v>
+        <v>2145</v>
       </c>
       <c r="N25" s="36"/>
       <c r="O25" s="44">
         <v>41</v>
       </c>
       <c r="P25" s="45">
-        <v>5104.79</v>
+        <v>4268.53</v>
       </c>
       <c r="Q25" s="6"/>
       <c r="R25" s="44">
         <v>56</v>
       </c>
       <c r="S25" s="6"/>
     </row>
     <row r="26" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="6"/>
       <c r="B26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="39">
         <v>61</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="39">
         <v>3</v>
       </c>
       <c r="G26" s="40">
         <v>449.58</v>
       </c>
       <c r="H26" s="41"/>
       <c r="I26" s="39">
@@ -2309,204 +2309,204 @@
       </c>
       <c r="N26" s="41"/>
       <c r="O26" s="39">
         <v>16</v>
       </c>
       <c r="P26" s="40">
         <v>1564.98</v>
       </c>
       <c r="Q26" s="6"/>
       <c r="R26" s="39">
         <v>46</v>
       </c>
       <c r="S26" s="6"/>
     </row>
     <row r="27" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="6"/>
       <c r="B27" s="38" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="39">
         <v>33</v>
       </c>
       <c r="E27" s="47"/>
       <c r="F27" s="39">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G27" s="40">
-        <v>1648.46</v>
+        <v>1498.6</v>
       </c>
       <c r="H27" s="36"/>
       <c r="I27" s="39">
         <v>3</v>
       </c>
       <c r="J27" s="40">
         <v>175.35</v>
       </c>
       <c r="K27" s="36"/>
       <c r="L27" s="39">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M27" s="40">
-        <v>1716</v>
+        <v>1029.5999999999999</v>
       </c>
       <c r="N27" s="36"/>
       <c r="O27" s="39">
         <v>25</v>
       </c>
       <c r="P27" s="40">
-        <v>3539.81</v>
+        <v>2703.5499999999997</v>
       </c>
       <c r="Q27" s="6"/>
       <c r="R27" s="39">
         <v>10</v>
       </c>
       <c r="S27" s="6"/>
     </row>
     <row r="28" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="6"/>
       <c r="B28" s="48" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="49">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="49">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G28" s="45">
-        <v>5394.96</v>
+        <v>5174.99</v>
       </c>
       <c r="H28" s="36"/>
       <c r="I28" s="49">
         <v>4</v>
       </c>
       <c r="J28" s="45">
         <v>233.8</v>
       </c>
       <c r="K28" s="36"/>
       <c r="L28" s="49">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M28" s="45">
-        <v>600.6</v>
+        <v>514.79999999999995</v>
       </c>
       <c r="N28" s="36"/>
       <c r="O28" s="49">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="P28" s="45">
-        <v>6229.3600000000006</v>
+        <v>5923.59</v>
       </c>
       <c r="Q28" s="6"/>
       <c r="R28" s="49">
         <v>0</v>
       </c>
       <c r="S28" s="6"/>
     </row>
     <row r="29" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="6"/>
       <c r="B29" s="48" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="49">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="49">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="G29" s="45">
-        <v>24359.620000000003</v>
+        <v>23889.190000000002</v>
       </c>
       <c r="H29" s="36"/>
       <c r="I29" s="49">
         <v>17</v>
       </c>
       <c r="J29" s="45">
         <v>993.65000000000009</v>
       </c>
       <c r="K29" s="36"/>
       <c r="L29" s="49">
         <v>24</v>
       </c>
       <c r="M29" s="45">
         <v>2059.1999999999998</v>
       </c>
       <c r="N29" s="36"/>
       <c r="O29" s="49">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="P29" s="45">
-        <v>27412.470000000005</v>
+        <v>26942.040000000005</v>
       </c>
       <c r="Q29" s="6"/>
       <c r="R29" s="49">
         <v>840</v>
       </c>
       <c r="S29" s="6"/>
     </row>
     <row r="30" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="6"/>
       <c r="B30" s="38" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="39">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E30" s="47"/>
       <c r="F30" s="39">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G30" s="40">
-        <v>2075</v>
+        <v>1925.14</v>
       </c>
       <c r="H30" s="36"/>
       <c r="I30" s="39">
         <v>4</v>
       </c>
       <c r="J30" s="40">
         <v>233.8</v>
       </c>
       <c r="K30" s="36"/>
       <c r="L30" s="39">
         <v>1</v>
       </c>
       <c r="M30" s="40">
         <v>85.8</v>
       </c>
       <c r="N30" s="36"/>
       <c r="O30" s="39">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P30" s="40">
-        <v>2394.6000000000004</v>
+        <v>2244.7400000000002</v>
       </c>
       <c r="Q30" s="6"/>
       <c r="R30" s="39">
         <v>203</v>
       </c>
       <c r="S30" s="6"/>
     </row>
     <row r="31" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="6"/>
       <c r="B31" s="38" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="39">
         <v>18</v>
       </c>
       <c r="E31" s="47"/>
       <c r="F31" s="39">
         <v>11</v>
       </c>
       <c r="G31" s="40">
         <v>1648.46</v>
       </c>
       <c r="H31" s="41"/>
       <c r="I31" s="39">
@@ -2527,72 +2527,72 @@
         <v>15</v>
       </c>
       <c r="P31" s="40">
         <v>1991.66</v>
       </c>
       <c r="Q31" s="6"/>
       <c r="R31" s="39">
         <v>3</v>
       </c>
       <c r="S31" s="6"/>
     </row>
     <row r="32" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="6"/>
       <c r="B32" s="38" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="39">
         <v>354</v>
       </c>
       <c r="E32" s="47"/>
       <c r="F32" s="39">
         <v>29</v>
       </c>
       <c r="G32" s="40">
-        <v>4227.09</v>
+        <v>4206.24</v>
       </c>
       <c r="H32" s="36"/>
       <c r="I32" s="39">
         <v>4</v>
       </c>
       <c r="J32" s="40">
         <v>233.8</v>
       </c>
       <c r="K32" s="36"/>
       <c r="L32" s="39">
         <v>6</v>
       </c>
       <c r="M32" s="40">
         <v>514.79999999999995</v>
       </c>
       <c r="N32" s="36"/>
       <c r="O32" s="39">
         <v>39</v>
       </c>
       <c r="P32" s="40">
-        <v>4975.6900000000005</v>
+        <v>4954.84</v>
       </c>
       <c r="Q32" s="6"/>
       <c r="R32" s="39">
         <v>320</v>
       </c>
       <c r="S32" s="6"/>
     </row>
     <row r="33" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6"/>
       <c r="B33" s="38" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="39">
         <v>37</v>
       </c>
       <c r="E33" s="47"/>
       <c r="F33" s="39">
         <v>8</v>
       </c>
       <c r="G33" s="40">
         <v>1198.8800000000001</v>
       </c>
       <c r="H33" s="41"/>
       <c r="I33" s="39">
@@ -2606,79 +2606,79 @@
         <v>8</v>
       </c>
       <c r="M33" s="40">
         <v>686.4</v>
       </c>
       <c r="N33" s="41"/>
       <c r="O33" s="39">
         <v>17</v>
       </c>
       <c r="P33" s="40">
         <v>1943.73</v>
       </c>
       <c r="Q33" s="6"/>
       <c r="R33" s="39">
         <v>21</v>
       </c>
       <c r="S33" s="6"/>
     </row>
     <row r="34" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="6"/>
       <c r="B34" s="38" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="39">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="39">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G34" s="40">
-        <v>2921.67</v>
+        <v>2771.81</v>
       </c>
       <c r="H34" s="41"/>
       <c r="I34" s="39">
         <v>3</v>
       </c>
       <c r="J34" s="40">
         <v>175.35</v>
       </c>
       <c r="K34" s="41"/>
       <c r="L34" s="39">
         <v>0</v>
       </c>
       <c r="M34" s="40">
         <v>0</v>
       </c>
       <c r="N34" s="41"/>
       <c r="O34" s="39">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P34" s="40">
-        <v>3097.02</v>
+        <v>2947.16</v>
       </c>
       <c r="Q34" s="6"/>
       <c r="R34" s="39">
         <v>251</v>
       </c>
       <c r="S34" s="6"/>
     </row>
     <row r="35" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="6"/>
       <c r="B35" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="39">
         <v>19</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="39">
         <v>5</v>
       </c>
       <c r="G35" s="40">
         <v>749.3</v>
       </c>
       <c r="H35" s="41"/>
       <c r="I35" s="39">
@@ -2692,79 +2692,79 @@
         <v>0</v>
       </c>
       <c r="M35" s="40">
         <v>0</v>
       </c>
       <c r="N35" s="41"/>
       <c r="O35" s="39">
         <v>6</v>
       </c>
       <c r="P35" s="40">
         <v>807.75</v>
       </c>
       <c r="Q35" s="6"/>
       <c r="R35" s="39">
         <v>14</v>
       </c>
       <c r="S35" s="6"/>
     </row>
     <row r="36" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="6"/>
       <c r="B36" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="39">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="39">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G36" s="40">
-        <v>899.16</v>
+        <v>749.3</v>
       </c>
       <c r="H36" s="41"/>
       <c r="I36" s="39">
         <v>0</v>
       </c>
       <c r="J36" s="40">
         <v>0</v>
       </c>
       <c r="K36" s="41"/>
       <c r="L36" s="39">
         <v>1</v>
       </c>
       <c r="M36" s="40">
         <v>85.8</v>
       </c>
       <c r="N36" s="41"/>
       <c r="O36" s="39">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P36" s="40">
-        <v>984.95999999999992</v>
+        <v>835.09999999999991</v>
       </c>
       <c r="Q36" s="6"/>
       <c r="R36" s="39">
         <v>1</v>
       </c>
       <c r="S36" s="6"/>
     </row>
     <row r="37" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="6"/>
       <c r="B37" s="38" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="39">
         <v>76</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="39">
         <v>57</v>
       </c>
       <c r="G37" s="40">
         <v>8542.02</v>
       </c>
       <c r="H37" s="41"/>
       <c r="I37" s="39">
@@ -2821,212 +2821,212 @@
         <v>1</v>
       </c>
       <c r="M38" s="40">
         <v>85.8</v>
       </c>
       <c r="N38" s="41"/>
       <c r="O38" s="39">
         <v>17</v>
       </c>
       <c r="P38" s="40">
         <v>2300.7400000000002</v>
       </c>
       <c r="Q38" s="6"/>
       <c r="R38" s="39">
         <v>12</v>
       </c>
       <c r="S38" s="6"/>
     </row>
     <row r="39" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="6"/>
       <c r="B39" s="43" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="44">
-        <v>1383</v>
+        <v>1378</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="44">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="G39" s="45">
-        <v>13427.09</v>
+        <v>13277.23</v>
       </c>
       <c r="H39" s="36"/>
       <c r="I39" s="44">
         <v>14</v>
       </c>
       <c r="J39" s="45">
         <v>818.3</v>
       </c>
       <c r="K39" s="36"/>
       <c r="L39" s="44">
         <v>8</v>
       </c>
       <c r="M39" s="45">
         <v>686.4</v>
       </c>
       <c r="N39" s="36"/>
       <c r="O39" s="44">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="P39" s="45">
-        <v>14931.789999999999</v>
+        <v>14781.929999999998</v>
       </c>
       <c r="Q39" s="6"/>
       <c r="R39" s="44">
-        <v>1288</v>
+        <v>1284</v>
       </c>
       <c r="S39" s="6"/>
     </row>
     <row r="40" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="6"/>
       <c r="B40" s="38" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="39">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="39">
         <v>16</v>
       </c>
       <c r="G40" s="40">
         <v>2337.4499999999998</v>
       </c>
       <c r="H40" s="41"/>
       <c r="I40" s="39">
         <v>4</v>
       </c>
       <c r="J40" s="40">
         <v>233.8</v>
       </c>
       <c r="K40" s="41"/>
       <c r="L40" s="39">
         <v>2</v>
       </c>
       <c r="M40" s="40">
         <v>171.6</v>
       </c>
       <c r="N40" s="41"/>
       <c r="O40" s="39">
         <v>22</v>
       </c>
       <c r="P40" s="40">
         <v>2742.85</v>
       </c>
       <c r="Q40" s="6"/>
       <c r="R40" s="39">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="S40" s="6"/>
     </row>
     <row r="41" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="6"/>
       <c r="B41" s="38" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="39">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="39">
         <v>13</v>
       </c>
       <c r="G41" s="40">
         <v>1948.18</v>
       </c>
       <c r="H41" s="41"/>
       <c r="I41" s="39">
         <v>1</v>
       </c>
       <c r="J41" s="40">
         <v>58.45</v>
       </c>
       <c r="K41" s="41"/>
       <c r="L41" s="39">
         <v>2</v>
       </c>
       <c r="M41" s="40">
         <v>171.6</v>
       </c>
       <c r="N41" s="41"/>
       <c r="O41" s="39">
         <v>16</v>
       </c>
       <c r="P41" s="40">
         <v>2178.23</v>
       </c>
       <c r="Q41" s="6"/>
       <c r="R41" s="39">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="S41" s="6"/>
     </row>
     <row r="42" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="6"/>
       <c r="B42" s="38" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="39">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="E42" s="47"/>
       <c r="F42" s="39">
         <v>11</v>
       </c>
       <c r="G42" s="40">
         <v>1648.46</v>
       </c>
       <c r="H42" s="36"/>
       <c r="I42" s="39">
         <v>1</v>
       </c>
       <c r="J42" s="40">
         <v>58.45</v>
       </c>
       <c r="K42" s="36"/>
       <c r="L42" s="39">
         <v>1</v>
       </c>
       <c r="M42" s="40">
         <v>85.8</v>
       </c>
       <c r="N42" s="36"/>
       <c r="O42" s="39">
         <v>13</v>
       </c>
       <c r="P42" s="40">
         <v>1792.71</v>
       </c>
       <c r="Q42" s="6"/>
       <c r="R42" s="39">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="S42" s="6"/>
     </row>
     <row r="43" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="6"/>
       <c r="B43" s="38" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="39">
         <v>10</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="39">
         <v>7</v>
       </c>
       <c r="G43" s="40">
         <v>1049.02</v>
       </c>
       <c r="H43" s="41"/>
       <c r="I43" s="39">
         <v>2</v>
       </c>
       <c r="J43" s="40">
         <v>116.9</v>
@@ -3036,79 +3036,79 @@
         <v>2</v>
       </c>
       <c r="M43" s="40">
         <v>171.6</v>
       </c>
       <c r="N43" s="41"/>
       <c r="O43" s="39">
         <v>11</v>
       </c>
       <c r="P43" s="40">
         <v>1337.52</v>
       </c>
       <c r="Q43" s="6"/>
       <c r="R43" s="39">
         <v>1</v>
       </c>
       <c r="S43" s="6"/>
     </row>
     <row r="44" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="6"/>
       <c r="B44" s="50" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="51">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="51">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G44" s="52">
-        <v>6443.98</v>
+        <v>6294.12</v>
       </c>
       <c r="H44" s="41"/>
       <c r="I44" s="51">
         <v>6</v>
       </c>
       <c r="J44" s="52">
         <v>350.7</v>
       </c>
       <c r="K44" s="41"/>
       <c r="L44" s="51">
         <v>1</v>
       </c>
       <c r="M44" s="52">
         <v>85.8</v>
       </c>
       <c r="N44" s="41"/>
       <c r="O44" s="51">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="P44" s="52">
-        <v>6880.48</v>
+        <v>6730.62</v>
       </c>
       <c r="Q44" s="6"/>
       <c r="R44" s="51">
         <v>254</v>
       </c>
       <c r="S44" s="6"/>
     </row>
     <row r="45" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="6"/>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="53"/>
       <c r="H45" s="53"/>
       <c r="I45" s="6"/>
       <c r="J45" s="53"/>
       <c r="K45" s="53"/>
       <c r="L45" s="6"/>
       <c r="M45" s="53"/>
       <c r="N45" s="53"/>
       <c r="O45" s="6"/>
       <c r="P45" s="53"/>
       <c r="Q45" s="6"/>
@@ -3367,122 +3367,122 @@
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6"/>
       <c r="G55" s="53"/>
       <c r="H55" s="53"/>
       <c r="I55" s="6"/>
       <c r="J55" s="53"/>
       <c r="K55" s="53"/>
       <c r="L55" s="6"/>
       <c r="M55" s="53"/>
       <c r="N55" s="53"/>
       <c r="O55" s="6"/>
       <c r="P55" s="53"/>
       <c r="Q55" s="6"/>
       <c r="R55" s="6"/>
       <c r="S55" s="6"/>
     </row>
     <row r="56" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="6"/>
       <c r="B56" s="33" t="s">
         <v>55</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="34">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="34">
         <v>230</v>
       </c>
       <c r="G56" s="35">
         <v>34446.11</v>
       </c>
       <c r="H56" s="36"/>
       <c r="I56" s="34">
         <v>9</v>
       </c>
       <c r="J56" s="35">
         <v>526.05000000000007</v>
       </c>
       <c r="K56" s="36"/>
       <c r="L56" s="34">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="M56" s="35">
-        <v>1029.5999999999999</v>
+        <v>1201.1999999999998</v>
       </c>
       <c r="N56" s="36"/>
       <c r="O56" s="34">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="P56" s="35">
-        <v>36001.760000000002</v>
+        <v>36173.360000000001</v>
       </c>
       <c r="Q56" s="6"/>
       <c r="R56" s="34">
         <v>9</v>
       </c>
       <c r="S56" s="6"/>
     </row>
     <row r="57" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="6"/>
       <c r="B57" s="38" t="s">
         <v>56</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="39">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="39">
         <v>157</v>
       </c>
       <c r="G57" s="40">
         <v>23506.33</v>
       </c>
       <c r="H57" s="41"/>
       <c r="I57" s="39">
         <v>6</v>
       </c>
       <c r="J57" s="40">
         <v>350.7</v>
       </c>
       <c r="K57" s="41"/>
       <c r="L57" s="39">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M57" s="40">
-        <v>858</v>
+        <v>943.8</v>
       </c>
       <c r="N57" s="41"/>
       <c r="O57" s="39">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="P57" s="40">
-        <v>24715.030000000002</v>
+        <v>24800.83</v>
       </c>
       <c r="Q57" s="6"/>
       <c r="R57" s="39">
         <v>5</v>
       </c>
       <c r="S57" s="6"/>
     </row>
     <row r="58" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6"/>
       <c r="B58" s="38" t="s">
         <v>57</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="39">
         <v>19</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="39">
         <v>18</v>
       </c>
       <c r="G58" s="40">
         <v>2697.48</v>
       </c>
       <c r="H58" s="41"/>
       <c r="I58" s="39">
@@ -3539,169 +3539,169 @@
         <v>1</v>
       </c>
       <c r="M59" s="40">
         <v>85.8</v>
       </c>
       <c r="N59" s="41"/>
       <c r="O59" s="39">
         <v>25</v>
       </c>
       <c r="P59" s="40">
         <v>3591.03</v>
       </c>
       <c r="Q59" s="6"/>
       <c r="R59" s="39">
         <v>3</v>
       </c>
       <c r="S59" s="6"/>
     </row>
     <row r="60" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="6"/>
       <c r="B60" s="38" t="s">
         <v>59</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="39">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="39">
         <v>32</v>
       </c>
       <c r="G60" s="40">
         <v>4795.5200000000004</v>
       </c>
       <c r="H60" s="41"/>
       <c r="I60" s="39">
         <v>0</v>
       </c>
       <c r="J60" s="40">
         <v>0</v>
       </c>
       <c r="K60" s="41"/>
       <c r="L60" s="39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M60" s="40">
-        <v>0</v>
+        <v>85.8</v>
       </c>
       <c r="N60" s="41"/>
       <c r="O60" s="39">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P60" s="40">
-        <v>4795.5200000000004</v>
+        <v>4881.3200000000006</v>
       </c>
       <c r="Q60" s="6"/>
       <c r="R60" s="39">
         <v>1</v>
       </c>
       <c r="S60" s="6"/>
     </row>
     <row r="61" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="6"/>
       <c r="B61" s="43" t="s">
         <v>60</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="44">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="44">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G61" s="45">
-        <v>36415.979999999996</v>
+        <v>35966.400000000001</v>
       </c>
       <c r="H61" s="36"/>
       <c r="I61" s="44">
         <v>22</v>
       </c>
       <c r="J61" s="45">
         <v>1285.9000000000001</v>
       </c>
       <c r="K61" s="36"/>
       <c r="L61" s="44">
         <v>98</v>
       </c>
       <c r="M61" s="45">
         <v>8408.4</v>
       </c>
       <c r="N61" s="36"/>
       <c r="O61" s="44">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="P61" s="45">
-        <v>46110.28</v>
+        <v>45660.700000000004</v>
       </c>
       <c r="Q61" s="6"/>
       <c r="R61" s="44">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="S61" s="6"/>
     </row>
     <row r="62" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="6"/>
       <c r="B62" s="38" t="s">
         <v>61</v>
       </c>
       <c r="C62" s="6"/>
       <c r="D62" s="39">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="39">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G62" s="40">
-        <v>20830.54</v>
+        <v>20680.68</v>
       </c>
       <c r="H62" s="41"/>
       <c r="I62" s="39">
         <v>8</v>
       </c>
       <c r="J62" s="40">
         <v>467.6</v>
       </c>
       <c r="K62" s="41"/>
       <c r="L62" s="39">
         <v>19</v>
       </c>
       <c r="M62" s="40">
         <v>1630.2</v>
       </c>
       <c r="N62" s="41"/>
       <c r="O62" s="39">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="P62" s="40">
-        <v>22928.34</v>
+        <v>22778.48</v>
       </c>
       <c r="Q62" s="6"/>
       <c r="R62" s="39">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="S62" s="6"/>
     </row>
     <row r="63" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="6"/>
       <c r="B63" s="38" t="s">
         <v>62</v>
       </c>
       <c r="C63" s="6"/>
       <c r="D63" s="39">
         <v>41</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="39">
         <v>23</v>
       </c>
       <c r="G63" s="40">
         <v>3446.78</v>
       </c>
       <c r="H63" s="41"/>
       <c r="I63" s="39">
         <v>0</v>
       </c>
       <c r="J63" s="40">
         <v>0</v>
@@ -3711,169 +3711,169 @@
         <v>16</v>
       </c>
       <c r="M63" s="40">
         <v>1372.8</v>
       </c>
       <c r="N63" s="41"/>
       <c r="O63" s="39">
         <v>39</v>
       </c>
       <c r="P63" s="40">
         <v>4819.58</v>
       </c>
       <c r="Q63" s="6"/>
       <c r="R63" s="39">
         <v>3</v>
       </c>
       <c r="S63" s="6"/>
     </row>
     <row r="64" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="6"/>
       <c r="B64" s="38" t="s">
         <v>63</v>
       </c>
       <c r="C64" s="6"/>
       <c r="D64" s="39">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="39">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="G64" s="40">
-        <v>12138.66</v>
+        <v>11838.94</v>
       </c>
       <c r="H64" s="41"/>
       <c r="I64" s="39">
         <v>14</v>
       </c>
       <c r="J64" s="40">
         <v>818.3</v>
       </c>
       <c r="K64" s="41"/>
       <c r="L64" s="39">
         <v>63</v>
       </c>
       <c r="M64" s="40">
         <v>5405.4</v>
       </c>
       <c r="N64" s="41"/>
       <c r="O64" s="39">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="P64" s="40">
-        <v>18362.36</v>
+        <v>18062.64</v>
       </c>
       <c r="Q64" s="6"/>
       <c r="R64" s="39">
         <v>247</v>
       </c>
       <c r="S64" s="6"/>
     </row>
     <row r="65" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="6"/>
       <c r="B65" s="43" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="44">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="44">
         <v>70</v>
       </c>
       <c r="G65" s="45">
         <v>10326.08</v>
       </c>
       <c r="H65" s="36"/>
       <c r="I65" s="44">
         <v>4</v>
       </c>
       <c r="J65" s="45">
         <v>233.8</v>
       </c>
       <c r="K65" s="36"/>
       <c r="L65" s="44">
         <v>8</v>
       </c>
       <c r="M65" s="45">
         <v>686.4</v>
       </c>
       <c r="N65" s="36"/>
       <c r="O65" s="44">
         <v>82</v>
       </c>
       <c r="P65" s="45">
         <v>11246.279999999999</v>
       </c>
       <c r="Q65" s="6"/>
       <c r="R65" s="44">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S65" s="6"/>
     </row>
     <row r="66" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="6"/>
       <c r="B66" s="38" t="s">
         <v>65</v>
       </c>
       <c r="C66" s="6"/>
       <c r="D66" s="39">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="39">
         <v>34</v>
       </c>
       <c r="G66" s="40">
         <v>5041.1499999999996</v>
       </c>
       <c r="H66" s="41"/>
       <c r="I66" s="39">
         <v>1</v>
       </c>
       <c r="J66" s="40">
         <v>58.45</v>
       </c>
       <c r="K66" s="41"/>
       <c r="L66" s="39">
         <v>2</v>
       </c>
       <c r="M66" s="40">
         <v>171.6</v>
       </c>
       <c r="N66" s="41"/>
       <c r="O66" s="39">
         <v>37</v>
       </c>
       <c r="P66" s="40">
         <v>5271.2</v>
       </c>
       <c r="Q66" s="6"/>
       <c r="R66" s="39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S66" s="6"/>
     </row>
     <row r="67" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="6"/>
       <c r="B67" s="38" t="s">
         <v>66</v>
       </c>
       <c r="C67" s="6"/>
       <c r="D67" s="39">
         <v>43</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="39">
         <v>36</v>
       </c>
       <c r="G67" s="40">
         <v>5284.93</v>
       </c>
       <c r="H67" s="41"/>
       <c r="I67" s="39">
         <v>3</v>
       </c>
       <c r="J67" s="40">
         <v>175.35</v>
@@ -3883,122 +3883,122 @@
         <v>6</v>
       </c>
       <c r="M67" s="40">
         <v>514.79999999999995</v>
       </c>
       <c r="N67" s="41"/>
       <c r="O67" s="39">
         <v>45</v>
       </c>
       <c r="P67" s="40">
         <v>5975.0800000000008</v>
       </c>
       <c r="Q67" s="6"/>
       <c r="R67" s="39">
         <v>3</v>
       </c>
       <c r="S67" s="6"/>
     </row>
     <row r="68" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="6"/>
       <c r="B68" s="43" t="s">
         <v>67</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="44">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="44">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G68" s="45">
-        <v>11736.45</v>
+        <v>11586.59</v>
       </c>
       <c r="H68" s="36"/>
       <c r="I68" s="44">
         <v>11</v>
       </c>
       <c r="J68" s="45">
         <v>642.95000000000005</v>
       </c>
       <c r="K68" s="36"/>
       <c r="L68" s="44">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M68" s="45">
-        <v>2059.1999999999998</v>
+        <v>2402.3999999999996</v>
       </c>
       <c r="N68" s="36"/>
       <c r="O68" s="44">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="P68" s="45">
-        <v>14438.600000000002</v>
+        <v>14631.94</v>
       </c>
       <c r="Q68" s="6"/>
       <c r="R68" s="44">
         <v>20</v>
       </c>
       <c r="S68" s="6"/>
     </row>
     <row r="69" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="6"/>
       <c r="B69" s="42" t="s">
         <v>68</v>
       </c>
       <c r="C69" s="6"/>
       <c r="D69" s="57">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="57">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G69" s="40">
-        <v>4393.3100000000004</v>
+        <v>4243.45</v>
       </c>
       <c r="H69" s="41"/>
       <c r="I69" s="57">
         <v>6</v>
       </c>
       <c r="J69" s="40">
         <v>350.7</v>
       </c>
       <c r="K69" s="41"/>
       <c r="L69" s="57">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="M69" s="40">
-        <v>772.2</v>
+        <v>1029.5999999999999</v>
       </c>
       <c r="N69" s="41"/>
       <c r="O69" s="57">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P69" s="40">
-        <v>5516.21</v>
+        <v>5623.75</v>
       </c>
       <c r="Q69" s="6"/>
       <c r="R69" s="57">
         <v>0</v>
       </c>
       <c r="S69" s="6"/>
     </row>
     <row r="70" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="6"/>
       <c r="B70" s="38" t="s">
         <v>69</v>
       </c>
       <c r="C70" s="6"/>
       <c r="D70" s="39">
         <v>18</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="39">
         <v>4</v>
       </c>
       <c r="G70" s="40">
         <v>599.44000000000005</v>
       </c>
       <c r="H70" s="41"/>
       <c r="I70" s="39">
@@ -4012,79 +4012,79 @@
         <v>9</v>
       </c>
       <c r="M70" s="40">
         <v>772.2</v>
       </c>
       <c r="N70" s="41"/>
       <c r="O70" s="39">
         <v>13</v>
       </c>
       <c r="P70" s="40">
         <v>1371.64</v>
       </c>
       <c r="Q70" s="6"/>
       <c r="R70" s="39">
         <v>6</v>
       </c>
       <c r="S70" s="6"/>
     </row>
     <row r="71" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="6"/>
       <c r="B71" s="38" t="s">
         <v>70</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="39">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="39">
         <v>7</v>
       </c>
       <c r="G71" s="40">
         <v>1049.02</v>
       </c>
       <c r="H71" s="41"/>
       <c r="I71" s="39">
         <v>1</v>
       </c>
       <c r="J71" s="40">
         <v>58.45</v>
       </c>
       <c r="K71" s="41"/>
       <c r="L71" s="39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M71" s="40">
-        <v>85.8</v>
+        <v>171.6</v>
       </c>
       <c r="N71" s="41"/>
       <c r="O71" s="39">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="P71" s="40">
-        <v>1193.27</v>
+        <v>1279.07</v>
       </c>
       <c r="Q71" s="6"/>
       <c r="R71" s="39">
         <v>8</v>
       </c>
       <c r="S71" s="6"/>
     </row>
     <row r="72" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="6"/>
       <c r="B72" s="38" t="s">
         <v>71</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="39">
         <v>44</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="39">
         <v>38</v>
       </c>
       <c r="G72" s="40">
         <v>5694.68</v>
       </c>
       <c r="H72" s="41"/>
       <c r="I72" s="39">
@@ -4098,208 +4098,208 @@
         <v>5</v>
       </c>
       <c r="M72" s="40">
         <v>429</v>
       </c>
       <c r="N72" s="41"/>
       <c r="O72" s="39">
         <v>47</v>
       </c>
       <c r="P72" s="40">
         <v>6357.4800000000005</v>
       </c>
       <c r="Q72" s="6"/>
       <c r="R72" s="39">
         <v>6</v>
       </c>
       <c r="S72" s="6"/>
     </row>
     <row r="73" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="6"/>
       <c r="B73" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="44">
-        <v>782</v>
+        <v>787</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="44">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="G73" s="45">
-        <v>27424.38</v>
+        <v>27124.66</v>
       </c>
       <c r="H73" s="36"/>
       <c r="I73" s="44">
         <v>18</v>
       </c>
       <c r="J73" s="45">
         <v>1052.0999999999999</v>
       </c>
       <c r="K73" s="36"/>
       <c r="L73" s="44">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="M73" s="45">
-        <v>9867</v>
+        <v>11668.8</v>
       </c>
       <c r="N73" s="36"/>
       <c r="O73" s="44">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="P73" s="45">
-        <v>38343.479999999996</v>
+        <v>39845.56</v>
       </c>
       <c r="Q73" s="6"/>
       <c r="R73" s="44">
         <v>504</v>
       </c>
       <c r="S73" s="6"/>
     </row>
     <row r="74" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="6"/>
       <c r="B74" s="43" t="s">
         <v>73</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="44">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="44">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="G74" s="45">
-        <v>23777.42</v>
+        <v>22924.07</v>
       </c>
       <c r="H74" s="36"/>
       <c r="I74" s="44">
         <v>8</v>
       </c>
       <c r="J74" s="45">
         <v>467.6</v>
       </c>
       <c r="K74" s="36"/>
       <c r="L74" s="44">
         <v>43</v>
       </c>
       <c r="M74" s="45">
         <v>3689.4</v>
       </c>
       <c r="N74" s="36"/>
       <c r="O74" s="44">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="P74" s="45">
-        <v>27934.42</v>
+        <v>27081.07</v>
       </c>
       <c r="Q74" s="6"/>
       <c r="R74" s="44">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="S74" s="6"/>
     </row>
     <row r="75" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="6"/>
       <c r="B75" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C75" s="6"/>
       <c r="D75" s="44">
         <v>39</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="44">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G75" s="45">
-        <v>3147.0474979999999</v>
+        <v>3296.91</v>
       </c>
       <c r="H75" s="36"/>
       <c r="I75" s="44">
         <v>7</v>
       </c>
       <c r="J75" s="45">
         <v>409.16</v>
       </c>
       <c r="K75" s="36"/>
       <c r="L75" s="44">
         <v>11</v>
       </c>
       <c r="M75" s="45">
         <v>943.8</v>
       </c>
       <c r="N75" s="36"/>
       <c r="O75" s="44">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P75" s="45">
-        <v>4500.0074979999999</v>
+        <v>4649.87</v>
       </c>
       <c r="Q75" s="6"/>
       <c r="R75" s="44">
         <v>8</v>
       </c>
       <c r="S75" s="6"/>
     </row>
     <row r="76" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="6"/>
       <c r="B76" s="43" t="s">
         <v>75</v>
       </c>
       <c r="C76" s="6"/>
       <c r="D76" s="44">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="44">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G76" s="45">
-        <v>8841.7400000000016</v>
+        <v>8691.880000000001</v>
       </c>
       <c r="H76" s="36"/>
       <c r="I76" s="44">
         <v>6</v>
       </c>
       <c r="J76" s="45">
         <v>350.7</v>
       </c>
       <c r="K76" s="36"/>
       <c r="L76" s="44">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M76" s="45">
-        <v>5405.4</v>
+        <v>5662.7999999999993</v>
       </c>
       <c r="N76" s="36"/>
       <c r="O76" s="44">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="P76" s="45">
-        <v>14597.84</v>
+        <v>14705.38</v>
       </c>
       <c r="Q76" s="6"/>
       <c r="R76" s="44">
         <v>24</v>
       </c>
       <c r="S76" s="6"/>
     </row>
     <row r="77" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A77" s="6"/>
       <c r="B77" s="42" t="s">
         <v>76</v>
       </c>
       <c r="C77" s="6"/>
       <c r="D77" s="57">
         <v>20</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="57">
         <v>12</v>
       </c>
       <c r="G77" s="40">
         <v>1798.3200000000002</v>
       </c>
       <c r="H77" s="36"/>
       <c r="I77" s="57">
@@ -4313,122 +4313,122 @@
         <v>4</v>
       </c>
       <c r="M77" s="40">
         <v>343.2</v>
       </c>
       <c r="N77" s="36"/>
       <c r="O77" s="57">
         <v>20</v>
       </c>
       <c r="P77" s="40">
         <v>2375.3200000000002</v>
       </c>
       <c r="Q77" s="6"/>
       <c r="R77" s="57">
         <v>13</v>
       </c>
       <c r="S77" s="6"/>
     </row>
     <row r="78" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="6"/>
       <c r="B78" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C78" s="6"/>
       <c r="D78" s="39">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="39">
         <v>12</v>
       </c>
       <c r="G78" s="40">
         <v>1798.32</v>
       </c>
       <c r="H78" s="41"/>
       <c r="I78" s="39">
         <v>1</v>
       </c>
       <c r="J78" s="40">
         <v>58.45</v>
       </c>
       <c r="K78" s="41"/>
       <c r="L78" s="39">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M78" s="40">
-        <v>3689.4</v>
+        <v>3775.2</v>
       </c>
       <c r="N78" s="41"/>
       <c r="O78" s="39">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P78" s="40">
-        <v>5546.17</v>
+        <v>5631.9699999999993</v>
       </c>
       <c r="Q78" s="6"/>
       <c r="R78" s="39">
         <v>8</v>
       </c>
       <c r="S78" s="6"/>
     </row>
     <row r="79" spans="1:19" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="6"/>
       <c r="B79" s="42" t="s">
         <v>78</v>
       </c>
       <c r="C79" s="6"/>
       <c r="D79" s="57">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="57">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G79" s="40">
-        <v>5245.1</v>
+        <v>5095.24</v>
       </c>
       <c r="H79" s="36"/>
       <c r="I79" s="57">
         <v>1</v>
       </c>
       <c r="J79" s="40">
         <v>58.45</v>
       </c>
       <c r="K79" s="36"/>
       <c r="L79" s="57">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M79" s="40">
-        <v>1372.8</v>
+        <v>1544.4</v>
       </c>
       <c r="N79" s="36"/>
       <c r="O79" s="57">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P79" s="40">
-        <v>6676.35</v>
+        <v>6698.09</v>
       </c>
       <c r="Q79" s="6"/>
       <c r="R79" s="57">
         <v>3</v>
       </c>
       <c r="S79" s="6"/>
     </row>
     <row r="80" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="6"/>
       <c r="B80" s="43" t="s">
         <v>79</v>
       </c>
       <c r="C80" s="6"/>
       <c r="D80" s="44">
         <v>26</v>
       </c>
       <c r="E80" s="6"/>
       <c r="F80" s="44">
         <v>13</v>
       </c>
       <c r="G80" s="45">
         <v>1948.18</v>
       </c>
       <c r="H80" s="36"/>
       <c r="I80" s="44">
@@ -4442,190 +4442,190 @@
         <v>1</v>
       </c>
       <c r="M80" s="45">
         <v>85.8</v>
       </c>
       <c r="N80" s="36"/>
       <c r="O80" s="44">
         <v>15</v>
       </c>
       <c r="P80" s="45">
         <v>2092.4300000000003</v>
       </c>
       <c r="Q80" s="6"/>
       <c r="R80" s="44">
         <v>12</v>
       </c>
       <c r="S80" s="6"/>
     </row>
     <row r="81" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="6"/>
       <c r="B81" s="43" t="s">
         <v>80</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="44">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="44">
         <v>11</v>
       </c>
       <c r="G81" s="45">
         <v>1648.46</v>
       </c>
       <c r="H81" s="36"/>
       <c r="I81" s="44">
         <v>1</v>
       </c>
       <c r="J81" s="45">
         <v>58.45</v>
       </c>
       <c r="K81" s="36"/>
       <c r="L81" s="44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M81" s="45">
-        <v>2219.3000000000002</v>
+        <v>1627.9</v>
       </c>
       <c r="N81" s="36"/>
       <c r="O81" s="44">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P81" s="45">
-        <v>3926.21</v>
+        <v>3334.8100000000004</v>
       </c>
       <c r="Q81" s="6"/>
       <c r="R81" s="44">
         <v>18</v>
       </c>
       <c r="S81" s="6"/>
     </row>
     <row r="82" spans="1:19" s="37" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A82" s="6"/>
       <c r="B82" s="59" t="s">
         <v>81</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="60">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="60">
         <v>13</v>
       </c>
       <c r="G82" s="61">
         <v>1948.18</v>
       </c>
       <c r="H82" s="36"/>
       <c r="I82" s="60">
         <v>2</v>
       </c>
       <c r="J82" s="61">
         <v>116.9</v>
       </c>
       <c r="K82" s="36"/>
       <c r="L82" s="60">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="M82" s="61">
-        <v>15272.4</v>
+        <v>14843.4</v>
       </c>
       <c r="N82" s="36"/>
       <c r="O82" s="60">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="P82" s="61">
-        <v>17337.48</v>
+        <v>16908.48</v>
       </c>
       <c r="Q82" s="6"/>
       <c r="R82" s="60">
         <v>3</v>
       </c>
       <c r="S82" s="6"/>
     </row>
     <row r="83" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="6"/>
       <c r="B83" s="6"/>
       <c r="C83" s="6"/>
       <c r="D83" s="6"/>
       <c r="E83" s="6"/>
       <c r="F83" s="6"/>
       <c r="G83" s="53"/>
       <c r="H83" s="53"/>
       <c r="I83" s="6"/>
       <c r="J83" s="53"/>
       <c r="K83" s="53"/>
       <c r="L83" s="6"/>
       <c r="M83" s="53"/>
       <c r="N83" s="53"/>
       <c r="O83" s="6"/>
       <c r="P83" s="53"/>
       <c r="Q83" s="6"/>
       <c r="R83" s="6"/>
       <c r="S83" s="6"/>
     </row>
     <row r="84" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="6"/>
       <c r="B84" s="62" t="s">
         <v>82</v>
       </c>
       <c r="C84" s="30"/>
       <c r="D84" s="63">
-        <v>6793</v>
+        <v>6758</v>
       </c>
       <c r="E84" s="30"/>
       <c r="F84" s="64">
-        <v>1982</v>
+        <v>1949</v>
       </c>
       <c r="G84" s="65">
-        <v>295792.47749799996</v>
+        <v>290951.80999999994</v>
       </c>
       <c r="H84" s="26"/>
       <c r="I84" s="64">
         <v>191</v>
       </c>
       <c r="J84" s="65">
         <v>11163.960000000003</v>
       </c>
       <c r="K84" s="26"/>
       <c r="L84" s="64">
-        <v>720</v>
+        <v>728</v>
       </c>
       <c r="M84" s="65">
-        <v>63566.30000000001</v>
+        <v>64176.100000000006</v>
       </c>
       <c r="N84" s="26"/>
       <c r="O84" s="64">
-        <v>2893</v>
+        <v>2868</v>
       </c>
       <c r="P84" s="65">
-        <v>370522.73749799997</v>
+        <v>366291.87</v>
       </c>
       <c r="Q84" s="30"/>
       <c r="R84" s="63">
-        <v>4200</v>
+        <v>4188</v>
       </c>
       <c r="S84" s="6"/>
     </row>
     <row r="85" spans="1:19" ht="18.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B2:R2"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="I52:J52"/>
     <mergeCell ref="L52:M52"/>
     <mergeCell ref="O52:P52"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" copies="2" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>